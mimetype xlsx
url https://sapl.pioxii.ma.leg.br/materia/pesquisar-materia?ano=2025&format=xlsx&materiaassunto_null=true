--- v0 (2025-12-11)
+++ v1 (2026-04-07)
@@ -10,95 +10,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="81">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PL_EX</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Aurelio Pereira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo N°005/2025-LOA para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>que define critérios para o pagamento de incentivo temporário do componente de qualidade para ESF, EAP, ESB e EMUlTI através da portaria N° 3.493 de 10 de abril de 2024 do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -114,101 +114,101 @@
   <si>
     <t>Define Critérios para o pagamento de incentivos temporários do componente de qualidade para ESF, EAP, ESB, E EMULTI através das portarias N° 3493 de 10 de abril de 2024 do Ministério da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Projeto De Lei Executivo N°007/2025 que define critérios para o pagamento de incentivo temporário do componente de qualidade para ESF, EAP, ESB e EMUlTI através da portaria N° 3.493 de 10 de abril de 2024 do Ministério da Saúde e dá outras providências</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Plenário - PLN</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_resolucao_001_2025_-_estrutura_administrativa.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_resolucao_001_2025_-_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da Estrutura Administrativa da Câmara Municipal de Pio XII– MA, nos termos do Art. 51, inciso IV, da Constituição Federal, do Art. 31, inciso III, da Constituição Estadual, e do Art.24, III da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/8/resolucao_no002-ata_eletronica_1.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/8/resolucao_no002-ata_eletronica_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a _x000D_
 instituição, utilização e   gestão do Sistema de Atas _x000D_
 Eletrônicas e a digitalização de documentos e _x000D_
 processos legislativos e administrativos no âmbito da _x000D_
 Câmara Municipal de Pio XII-MA e dá outras _x000D_
 providências;</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_resolucao_003_2025.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_resolucao_003_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação e adequação do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>MAYRON MANOEL</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/2/pedido_de_providencia_049-2025mairon_manoel.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/2/pedido_de_providencia_049-2025mairon_manoel.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do sistema de iluminação da avenida da BR 316.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>GABRIELA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/1/pedido_de_providencia_050-2025gabriela_lima.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/1/pedido_de_providencia_050-2025gabriela_lima.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes melhorias para o estádio Municipal Luís _x000D_
 Gomes Cavalcante: Duas novas arquibancadas com cobertura; Climatização e _x000D_
 construção de banheiros masculino e feminino na Tribuna Miguel Braga; _x000D_
 pavimentação em bloquetes as margens dos campos e melhoria na iluminação .</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IZABEL QUARESMA</t>
   </si>
   <si>
     <t>que solicita a construção de uma quadra de Beach Tennis e reforma da praça do Povoado Seleiro</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>VELOSO NETO</t>
   </si>
@@ -236,57 +236,72 @@
   <si>
     <t>CHICO LOPES</t>
   </si>
   <si>
     <t>que solicita a Construção de uma quadra esportiva no Povoado Jeová.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>que solicita a Construção de uma quadra esportiva no Povoado Baiano.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>que solicita a Construção de uma quadra esportiva no Povoado Deus Vale.</t>
   </si>
   <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>PL_LG</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_legislativo_n002_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sistema de estágio municipal.</t>
+  </si>
+  <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_modificativa_para_o_projeto_de_lei_no_005_2026_loa.pdf</t>
+    <t>http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_modificativa_para_o_projeto_de_lei_no_005_2026_loa.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 6º, Inciso I, do Projeto de Lei nº  05, que Estima a Receita e fixa a desepsesa do Municipio de Pio XII para o exercicio financeiro de 2026 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -593,68 +608,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_resolucao_001_2025_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/8/resolucao_no002-ata_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_resolucao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/2/pedido_de_providencia_049-2025mairon_manoel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/1/pedido_de_providencia_050-2025gabriela_lima.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_modificativa_para_o_projeto_de_lei_no_005_2026_loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_resolucao_001_2025_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/8/resolucao_no002-ata_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_resolucao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/2/pedido_de_providencia_049-2025mairon_manoel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/1/pedido_de_providencia_050-2025gabriela_lima.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_legislativo_n002_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pioxii.ma.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_modificativa_para_o_projeto_de_lei_no_005_2026_loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1084,94 +1099,121 @@
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
         <v>16</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>30</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
         <v>60</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="G20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>